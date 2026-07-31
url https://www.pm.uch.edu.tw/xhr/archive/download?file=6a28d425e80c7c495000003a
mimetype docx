--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74CD2AAB" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>健 行 科 技 大 學</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEAE1A5" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
@@ -104,105 +104,119 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D08DD8" w14:textId="022CB3A9" w:rsidR="00CA71C6" w:rsidRDefault="00631CA5" w:rsidP="00CA71C6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00691A98">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Department of Interior Design and Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DE610C" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
+    <w:p w14:paraId="633DF16F" w14:textId="7264AF57" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00167793">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">College of Human Ecology and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
-        <w:t>Chien Hsin University</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Chien Hsin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>of Science and Technology</w:t>
+        <w:t xml:space="preserve"> Science and Technology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6414B3" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C7B0E03" w14:textId="2B160247" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -325,50 +339,61 @@
         <w:t>題目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2F1494" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55352949" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="03F0544C" w14:textId="77777777" w:rsidR="00167793" w:rsidRDefault="00167793" w:rsidP="00CA71C6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="微軟正黑體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="737DC635" w14:textId="1051D9CC" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00C3331F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLineChars="575" w:firstLine="1842"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">製作學生班級 : </w:t>
       </w:r>
       <w:r w:rsidR="00C3331F">
         <w:rPr>
@@ -722,51 +747,71 @@
       <w:r w:rsidR="00C3331F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C3331F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">O O </w:t>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B9AEB6" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00C3331F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
@@ -1702,51 +1747,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:iCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:iCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4A356D" w14:textId="4ABB4ACB" w:rsidR="00DF4AD9" w:rsidRPr="00DF4AD9" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:iCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:iCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">指導教授： </w:t>
       </w:r>
       <w:r w:rsidR="00DF4AD9" w:rsidRPr="00DF4AD9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:iCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">O </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DF4AD9" w:rsidRPr="00DF4AD9">
@@ -5988,70 +6033,70 @@
     <w:p w14:paraId="5BACFEED" w14:textId="77777777" w:rsidR="00CA71C6" w:rsidRPr="00CA71C6" w:rsidRDefault="00CA71C6" w:rsidP="00CA71C6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2072"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7884"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="654"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA71C6" w:rsidRPr="00CA71C6" w:rsidSect="00CA71C6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0417E94F" w14:textId="77777777" w:rsidR="00EC4CCC" w:rsidRDefault="00EC4CCC" w:rsidP="00CA71C6">
+    <w:p w14:paraId="4B71B181" w14:textId="77777777" w:rsidR="00071D5F" w:rsidRDefault="00071D5F" w:rsidP="00CA71C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B260A3" w14:textId="77777777" w:rsidR="00EC4CCC" w:rsidRDefault="00EC4CCC" w:rsidP="00CA71C6">
+    <w:p w14:paraId="77611CC6" w14:textId="77777777" w:rsidR="00071D5F" w:rsidRDefault="00071D5F" w:rsidP="00CA71C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
@@ -6074,161 +6119,164 @@
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01B3B4E7" w14:textId="77777777" w:rsidR="00EC4CCC" w:rsidRDefault="00EC4CCC" w:rsidP="00CA71C6">
+    <w:p w14:paraId="07B2068E" w14:textId="77777777" w:rsidR="00071D5F" w:rsidRDefault="00071D5F" w:rsidP="00CA71C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F7133D0" w14:textId="77777777" w:rsidR="00EC4CCC" w:rsidRDefault="00EC4CCC" w:rsidP="00CA71C6">
+    <w:p w14:paraId="7556D70D" w14:textId="77777777" w:rsidR="00071D5F" w:rsidRDefault="00071D5F" w:rsidP="00CA71C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA71C6"/>
     <w:rsid w:val="00006C52"/>
     <w:rsid w:val="00061DC1"/>
     <w:rsid w:val="0007000B"/>
+    <w:rsid w:val="00071D5F"/>
     <w:rsid w:val="000F0E72"/>
     <w:rsid w:val="0012034A"/>
     <w:rsid w:val="00165111"/>
+    <w:rsid w:val="00167793"/>
     <w:rsid w:val="00184B8E"/>
     <w:rsid w:val="00371CAD"/>
     <w:rsid w:val="00631CA5"/>
     <w:rsid w:val="006730F9"/>
     <w:rsid w:val="00691A98"/>
     <w:rsid w:val="00784FAD"/>
     <w:rsid w:val="00894C44"/>
     <w:rsid w:val="0091504E"/>
     <w:rsid w:val="00926931"/>
     <w:rsid w:val="00A21AB4"/>
     <w:rsid w:val="00B3762A"/>
     <w:rsid w:val="00C3331F"/>
     <w:rsid w:val="00CA71C6"/>
     <w:rsid w:val="00D245A3"/>
+    <w:rsid w:val="00D25B70"/>
     <w:rsid w:val="00DF4AD9"/>
     <w:rsid w:val="00EC4CCC"/>
     <w:rsid w:val="00F4452A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3BA67D13"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F5ADB8F-6D4D-4926-B880-21EFBFDD7370}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6736,51 +6784,51 @@
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C3331F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Mangal"/>
       <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
       <w:lang w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="616838303">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1058818572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>